--- v0 (2025-10-07)
+++ v1 (2026-10-09)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="154F8CF8" w14:textId="148EF0E9" w:rsidR="00047DA0" w:rsidRPr="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+    <w:p w14:paraId="4C949803" w14:textId="6AAE1374" w:rsidR="00DB13F2" w:rsidRPr="00CB15FF" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00047DA0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Angiologia e Cirurgia </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00047DA0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vascular </w:t>
@@ -82,860 +83,4093 @@
         </w:rPr>
         <w:t>page</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2C8438" w14:textId="77777777" w:rsidR="00047DA0" w:rsidRPr="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
-[...8 lines deleted...]
-    <w:p w14:paraId="27CFE7C5" w14:textId="27DFBB98" w:rsidR="00047DA0" w:rsidRPr="00103658" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+    <w:p w14:paraId="50F9A73A" w14:textId="77777777" w:rsidR="0084703E" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00103658">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="0084703E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFB4469" w14:textId="02CAC9E6" w:rsidR="00047DA0" w:rsidRPr="0084703E" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047DA0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[Enter full title here</w:t>
       </w:r>
       <w:r w:rsidR="00103658">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>, in English. Title in Portuguese may also be added</w:t>
+        <w:t>, in English</w:t>
       </w:r>
       <w:r w:rsidRPr="00047DA0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A05F5C4" w14:textId="11B2339A" w:rsidR="00047DA0" w:rsidRPr="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B6F0474" w14:textId="43C85399" w:rsidR="00047DA0" w:rsidRPr="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047DA0">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Short title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7254C9" w14:textId="3B7AAFEC" w:rsidR="00047DA0" w:rsidRPr="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+    <w:p w14:paraId="7C7254C9" w14:textId="5F12DDBC" w:rsidR="00047DA0" w:rsidRPr="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047DA0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">[Enter short title here, </w:t>
       </w:r>
       <w:r w:rsidR="00103658">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in English, </w:t>
       </w:r>
       <w:r w:rsidRPr="00047DA0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>not more than 50 characters</w:t>
+        <w:t>not more than 50 characters]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143669B4" w14:textId="7CDD52A7" w:rsidR="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B8BB71" w14:textId="310BB1F1" w:rsidR="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Type of article</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DEC21A" w14:textId="34545FD3" w:rsidR="00047DA0" w:rsidRPr="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Classify the article as one of the following: original </w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0B">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, review article, case report, </w:t>
       </w:r>
       <w:r w:rsidR="00103658">
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>. Short t</w:t>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vascular </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>image, letter to the editor, invited commentary</w:t>
       </w:r>
       <w:r w:rsidR="00103658">
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, editorial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7339A432" w14:textId="77777777" w:rsidR="00047DA0" w:rsidRPr="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B7C53CC" w14:textId="52C53EA9" w:rsidR="00047DA0" w:rsidRPr="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00047DA0">
         <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0539A1FB" w14:textId="77777777" w:rsidR="00D404E1" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[Enter authors name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> starting with the given name, then middle initials </w:t>
+      </w:r>
+      <w:r w:rsidR="00430B0B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if any, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>than last name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, one per each line. Use superscript</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE26E9">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for affiliations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if more than one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1496F61C" w14:textId="59764FBF" w:rsidR="00047DA0" w:rsidRPr="00047DA0" w:rsidRDefault="00D404E1" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>For authors registered, i</w:t>
+      </w:r>
+      <w:r w:rsidR="00047DA0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nclu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE26E9">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sion of</w:t>
+      </w:r>
+      <w:r w:rsidR="00047DA0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE26E9">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identification</w:t>
+      </w:r>
+      <w:r w:rsidR="00047DA0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after the name</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE26E9">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>MANDATORY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-    </w:p>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">, review article, case report, </w:t>
+      <w:r w:rsidR="00DB13F2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D53AC08" w14:textId="77777777" w:rsidR="00047DA0" w:rsidRPr="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0854C0B6" w14:textId="4ABCDE4E" w:rsidR="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Affiliation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA93100" w14:textId="45C50253" w:rsidR="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Enter affiliations here. If </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB13F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">there is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>more than one</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, number </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB13F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">them </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">according to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB13F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>superscripts. Affiliations usually include the department, institution, city and country]</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB13F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DFFD41" w14:textId="77777777" w:rsidR="00E13106" w:rsidRDefault="00E13106" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F0CCC0F" w14:textId="77777777" w:rsidR="002827B3" w:rsidRDefault="002827B3" w:rsidP="002827B3">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Word count including references</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FD130B" w14:textId="77777777" w:rsidR="002827B3" w:rsidRDefault="002827B3" w:rsidP="002827B3">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[State number of words in the full text document, excluding the abstract and including references]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD084A9" w14:textId="77777777" w:rsidR="002827B3" w:rsidRDefault="002827B3" w:rsidP="002827B3">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7DFE05" w14:textId="77777777" w:rsidR="002827B3" w:rsidRPr="00103658" w:rsidRDefault="002827B3" w:rsidP="002827B3">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103658">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Presented / Submitted to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0586C941" w14:textId="77777777" w:rsidR="002827B3" w:rsidRDefault="002827B3" w:rsidP="002827B3">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103658">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103658">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tate the names and dates of all meetings where the research work has been presented or submitted, if any, as well as the prizes received. If none, please state “none”]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACC80D1" w14:textId="77777777" w:rsidR="002827B3" w:rsidRDefault="002827B3" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FDECAB1" w14:textId="77777777" w:rsidR="002827B3" w:rsidRDefault="002827B3" w:rsidP="002827B3">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Corresponding author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3112BBEC" w14:textId="77777777" w:rsidR="002827B3" w:rsidRDefault="002827B3" w:rsidP="002827B3">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Enter the name, physical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> addres</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s, work telephone, and email address of the corresponding author]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEFC744" w14:textId="77777777" w:rsidR="002827B3" w:rsidRDefault="002827B3" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F460AC" w14:textId="40E05314" w:rsidR="00DB13F2" w:rsidRDefault="00DB13F2" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0113">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ship Responsibility and Contributions to Authorship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E375458" w14:textId="16A83579" w:rsidR="005F0113" w:rsidRDefault="005F0113" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Each author MUST have participated in each of the 4 Authorship Criteria. Contributors who have not participated in each of these areas may be included in an acknowledgment at the end of the manuscript. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DCED2D" w14:textId="0F2B8771" w:rsidR="005F0113" w:rsidRDefault="005F0113" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please note that the maximum number of authors for Vascular Images is 2 authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E04D144" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabelacomGrelha"/>
+        <w:tblW w:w="8982" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2534"/>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="585"/>
+        <w:gridCol w:w="585"/>
+        <w:gridCol w:w="448"/>
+        <w:gridCol w:w="581"/>
+        <w:gridCol w:w="485"/>
+        <w:gridCol w:w="784"/>
+        <w:gridCol w:w="1122"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="623"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0088392F" w:rsidRPr="005F0113" w14:paraId="5218585D" w14:textId="57D093D6" w:rsidTr="0088392F">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3202" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E931170" w14:textId="68EDA836" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="0088392F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0088392F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>*List 2 initials for each author, without</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088392F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>periods (example: AS, BP). In the case of two authors with the same initials, please use their middle initial to differentiate between them (example: JEB, JTB).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FC12CA" w14:textId="51D1DABF" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="0088392F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1. Research</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1066" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="167159B2" w14:textId="0B585508" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="0088392F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2.Manuscript Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="158ABC30" w14:textId="4C28E69E" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="0088392F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Approval</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06622B99" w14:textId="7D7751B8" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="0088392F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Accountability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C46AA1" w14:textId="71C37B33" w:rsidR="0088392F" w:rsidRDefault="0088392F" w:rsidP="0088392F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0088392F" w:rsidRPr="005F0113" w14:paraId="23F6477A" w14:textId="453BA64A" w:rsidTr="0088392F">
+        <w:trPr>
+          <w:trHeight w:val="928"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3202" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03D0A88B" w14:textId="1A0FBDB6" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="0088392F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DE8747" w14:textId="2A3EC0C5" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="005F0113">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Conception and Design</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F8A421" w14:textId="404B2F06" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="005F0113">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Analysis and Interpretation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABD710F" w14:textId="4102F588" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="0088392F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Data Collection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A73BF1" w14:textId="6A0C4809" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="0088392F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Writing the manuscript</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB3712F" w14:textId="4D618172" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="0088392F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Critical Revision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2109C961" w14:textId="5D3950CB" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="0088392F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Approval of the manuscript</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7F55A6" w14:textId="435262E8" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="0088392F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Agreement to be accountable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="230578C1" w14:textId="2C634FAB" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="0088392F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Statistical analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C672BD8" w14:textId="6C0BC61D" w:rsidR="0088392F" w:rsidRPr="005F0113" w:rsidRDefault="0088392F" w:rsidP="0088392F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Obtaining funding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F0113" w:rsidRPr="005F0113" w14:paraId="3B786254" w14:textId="3D09B178" w:rsidTr="0088392F">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A20D21C" w14:textId="2A80CDF1" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F0113">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Full author name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18295E41" w14:textId="2A69618E" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Initials</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0611B48A" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7047CC33" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D71B7F7" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAB46BC" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC5897D" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14386F88" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="541B7644" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9501F2" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37EA24AE" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F0113" w:rsidRPr="005F0113" w14:paraId="7F5FDDD1" w14:textId="2C8E0A1E" w:rsidTr="0088392F">
+        <w:trPr>
+          <w:trHeight w:val="181"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1460F9F3" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6761930D" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25534745" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E1EAFA" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2400222F" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="342C22BE" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3D994F" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="022F2DB7" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F979EE" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC77F00" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6026F1BF" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F0113" w:rsidRPr="005F0113" w14:paraId="4C92A23B" w14:textId="511505DA" w:rsidTr="0088392F">
+        <w:trPr>
+          <w:trHeight w:val="197"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCD8B52" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37668DF3" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74606FDA" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AFF076" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A8B8DC" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC8892B" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="514307C5" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="138DDF8B" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C59C35" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C066662" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8E5164" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F0113" w:rsidRPr="005F0113" w14:paraId="02247095" w14:textId="24D530F6" w:rsidTr="0088392F">
+        <w:trPr>
+          <w:trHeight w:val="197"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3066892D" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A951B8" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B0FFE5" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B55DE4B" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="483D9E84" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF6FB6D" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64187DC1" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9D4A61" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3B28FB" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9FF26F" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C419B9" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F0113" w:rsidRPr="005F0113" w14:paraId="24D99075" w14:textId="7B1B8533" w:rsidTr="0088392F">
+        <w:trPr>
+          <w:trHeight w:val="181"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFFB8F4" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6744A7" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C1AD9C" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2E0592" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C98B251" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FDA611" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D8AF72" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24CF7704" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46159CAF" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4628C34F" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D2022A" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F0113" w:rsidRPr="005F0113" w14:paraId="0F84420D" w14:textId="38AA0337" w:rsidTr="0088392F">
+        <w:trPr>
+          <w:trHeight w:val="197"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49879B6A" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72621336" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3787F96D" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76789958" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9FC181" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACF20FF" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="473193C7" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FF1B86" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCFC289" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49670053" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4A156B" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F0113" w:rsidRPr="005F0113" w14:paraId="748856A7" w14:textId="77777777" w:rsidTr="0088392F">
+        <w:trPr>
+          <w:trHeight w:val="197"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1F0F5F" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9DABE4" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD837BF" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DF8622" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1129A7D6" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06187C49" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7464B131" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EE993D" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D799D57" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D95E6D2" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC50CC8" w14:textId="77777777" w:rsidR="005F0113" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="005F0113">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="080448D8" w14:textId="07AFAFF8" w:rsidR="00703F97" w:rsidRPr="005F0113" w:rsidRDefault="005F0113" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0113">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(Mark with an x what applies to each author)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7068845E" w14:textId="77777777" w:rsidR="00D404E1" w:rsidRDefault="00D404E1" w:rsidP="00D404E1">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F92D45" w14:textId="1DF85604" w:rsidR="00DB13F2" w:rsidRPr="00601AAE" w:rsidRDefault="00D404E1" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Overall Responsibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0113">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: [Please enter the initials of the author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0113">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who assumes overall responsibility and guarantees the scientific integrity of the work as a whole]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CA414B" w14:textId="77777777" w:rsidR="00E13106" w:rsidRPr="00DB13F2" w:rsidRDefault="00E13106" w:rsidP="00E13106">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB13F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A37A493" w14:textId="77777777" w:rsidR="00E13106" w:rsidRPr="00103658" w:rsidRDefault="00E13106" w:rsidP="00E13106">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[If any acknowledgments are due, please add the person and role for which the acknowledgment is attributed]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AD984B" w14:textId="77777777" w:rsidR="00E13106" w:rsidRPr="00047DA0" w:rsidRDefault="00E13106" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7557BBDE" w14:textId="30CA0755" w:rsidR="00047DA0" w:rsidRPr="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047DA0">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conflicts of interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D09E31C" w14:textId="1F7C8F5F" w:rsidR="00637471" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB13F2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tate any possible conflicts of interest pertaining to any of the authors</w:t>
       </w:r>
       <w:r w:rsidR="00103658">
         <w:rPr>
-          <w:bCs/>
-[...9 lines deleted...]
-        <w:t>image, letter to the editor, invited commentary</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. If there are none, please state “None”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6851B10E" w14:textId="45F5B7F3" w:rsidR="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E9EC7F4" w14:textId="70BF2C37" w:rsidR="00103658" w:rsidRDefault="00103658" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13106">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Sponsorship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CDA383" w14:textId="39C68118" w:rsidR="00E13106" w:rsidRPr="0084703E" w:rsidRDefault="00E13106" w:rsidP="00D404E1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[ACV Journal requires that EACH author disclose any sponsor that provided financial support for this work. Such a statement should indicate the details of funding, as well as any involvement by a sponsor of this study in the study design; collection, analysis, and interpretation of data; manuscript writing; or the decision to submit the manuscript for publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D74E82" w14:textId="760F3DB9" w:rsidR="00E13106" w:rsidRPr="0084703E" w:rsidRDefault="00E13106" w:rsidP="00D404E1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Furthermore, any personal financial arrangements that might be perceived as a conflict of interest with respect to this study. Conflicts of interest include, but are not limited to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1F1D75" w14:textId="02254B23" w:rsidR="00E13106" w:rsidRPr="0084703E" w:rsidRDefault="00E13106" w:rsidP="00D404E1">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A financial contribution from a company or organization that might benefit (or lose) financially from the results, conclusions or discussion presented in the paper. Examples include, but are not limited to: Royalties, Patents (or patents pending), fees for consulting, fees for speaking when organized by a corporate sponsored speakers’ bureau, funds for a member of the author’s staff or family</w:t>
+      </w:r>
+      <w:r w:rsidR="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712725A4" w14:textId="64FAABB7" w:rsidR="00E13106" w:rsidRPr="0084703E" w:rsidRDefault="00E13106" w:rsidP="00D404E1">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Stocks, shares or options in a company or organization that might benefit (or lose) financially from the results, conclusion or discussion presented in the paper/letter</w:t>
+      </w:r>
+      <w:r w:rsidR="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23876AC5" w14:textId="318FB7CA" w:rsidR="00E13106" w:rsidRPr="0084703E" w:rsidRDefault="00E13106" w:rsidP="00D404E1">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Other potential conflicts which could include an academic association or antagonism with someone whose interest might be affected by the publication, membership in a special interest group whose interests might be affected by the paper, or other strong convictions that might have affected what was written</w:t>
+      </w:r>
+      <w:r w:rsidR="0084703E" w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C4155C" w14:textId="77777777" w:rsidR="0084703E" w:rsidRDefault="0084703E" w:rsidP="00103658">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0690F44B" w14:textId="14DA3230" w:rsidR="00103658" w:rsidRDefault="00E13106" w:rsidP="00103658">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E13106">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>List conflicts of interest for EACH author below. If there are no conflicts of interest, please state "The authors have no competing interests" in the space below</w:t>
       </w:r>
       <w:r w:rsidR="00103658">
         <w:rPr>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7339A432" w14:textId="77777777" w:rsidR="00047DA0" w:rsidRPr="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
-[...128 lines deleted...]
-      <w:r w:rsidRPr="00047DA0">
+    <w:p w14:paraId="7C0E91B4" w14:textId="0EEF059D" w:rsidR="00DB13F2" w:rsidRPr="00DB13F2" w:rsidRDefault="00DB13F2" w:rsidP="00103658">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB13F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Data availability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442FD6EE" w14:textId="3D8B5981" w:rsidR="00103658" w:rsidRDefault="00DB13F2" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[The authors should disclose if the data published can be made available for future collaborative studies by other authors, upon request or not]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2061AF" w14:textId="77777777" w:rsidR="00DB13F2" w:rsidRDefault="00DB13F2" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="608C9E14" w14:textId="6DDACB36" w:rsidR="00DB13F2" w:rsidRPr="00DB13F2" w:rsidRDefault="00DB13F2" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB13F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ethics approval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEBAF3B" w14:textId="5D4E9A6F" w:rsidR="00DB13F2" w:rsidRDefault="00DB13F2" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[The authors are requested to disclose whether ethics approval was obtained and the respective approval number. If waived, the authors should disclose this and present the </w:t>
+      </w:r>
+      <w:r w:rsidR="0084703E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supporting </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="0084703E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ationale</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D53AC08" w14:textId="77777777" w:rsidR="00047DA0" w:rsidRPr="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
-[...68 lines deleted...]
-        <w:t xml:space="preserve">, number according to superscripts. Affiliations usually include the department, institution, </w:t>
+    <w:p w14:paraId="10A881A3" w14:textId="77777777" w:rsidR="00E13106" w:rsidRPr="00DB13F2" w:rsidRDefault="00E13106" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB62E5D" w14:textId="628BC4A7" w:rsidR="00DB13F2" w:rsidRPr="00DB13F2" w:rsidRDefault="00DB13F2" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Informed consent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671D6BD7" w14:textId="4575900B" w:rsidR="00DB13F2" w:rsidRDefault="00DB13F2" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Informed consent for participants in studies is mandatory, particularly for clinical reports. </w:t>
+      </w:r>
+      <w:r w:rsidR="00703F97">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disclose whether informed consent was obtained or waived</w:t>
+      </w:r>
+      <w:r w:rsidR="00703F97">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the reasoning behind</w:t>
+      </w:r>
+      <w:r w:rsidR="00703F97">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the procedure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B823909" w14:textId="77777777" w:rsidR="00E13106" w:rsidRDefault="00E13106" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F63206D" w14:textId="3E946D6D" w:rsidR="00E13106" w:rsidRPr="00E13106" w:rsidRDefault="00E13106" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E13106">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Off-Label Drugs and Devices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AB97B6" w14:textId="22C956A2" w:rsidR="00E13106" w:rsidRDefault="00E13106" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13106">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The authors must make a meaningful disclosure regarding their discussions of off label or unapproved drugs or devices.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If not applicable, please state: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13106">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This study does not include off label drugs and/or devices.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>”]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AACDD45" w14:textId="77777777" w:rsidR="002827B3" w:rsidRDefault="002827B3" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ACE01BB" w14:textId="44249675" w:rsidR="00E13106" w:rsidRDefault="00E13106" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Clinical Trial Registration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF327FB" w14:textId="179FFF7A" w:rsidR="00E13106" w:rsidRPr="0084703E" w:rsidRDefault="00E13106" w:rsidP="00D404E1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[The International Committee of Medical Journal Editors (ICMJE) requires that clinical trials be registered in a public </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>city</w:t>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>trials</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...46 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> registry at or before the time of first patient </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>enrollment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a condition of consideration for publication. The ICMJE accepts </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3254CC" w14:textId="1AA22F2D" w:rsidR="00E13106" w:rsidRPr="0084703E" w:rsidRDefault="00E13106" w:rsidP="00D404E1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>registration in any registry that is a primary register of the WHO International Clinical Trials Registry Platform (ICTRP) or in ClinicalTrials.gov. Please review the following information and select the option that describes your submission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72165521" w14:textId="000C418F" w:rsidR="0084703E" w:rsidRPr="0084703E" w:rsidRDefault="0084703E" w:rsidP="00D404E1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>[Enter the name, physical</w:t>
-[...71 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">A CLINICAL TRIAL is defined by the ICMJE as any research project that prospectively assigns people or a group of people to an intervention, with or without concurrent comparison or control groups, to study the cause-and-effect relationship between a </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCCC627" w14:textId="77777777" w:rsidR="0084703E" w:rsidRPr="0084703E" w:rsidRDefault="0084703E" w:rsidP="00D404E1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">health-related intervention and a health outcome. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF68A2B" w14:textId="5B531BCE" w:rsidR="0084703E" w:rsidRPr="0084703E" w:rsidRDefault="0084703E" w:rsidP="00D404E1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A. HEALTH-RELATED INTERVENTIONS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are those used to modify a biomedical or health-related outcome; examples include drugs, surgical procedures, devices, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>behavioral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> treatments, educational programs, dietary interventions, quality improvement interventions, and process-of-care changes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355211E0" w14:textId="205C314C" w:rsidR="0084703E" w:rsidRDefault="0084703E" w:rsidP="00D404E1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>B. HEALTH OUTCOMES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are any biomedical or health-related measures obtained in patients or participants, including pharmacokinetic measures and adverse events.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6074F4E5" w14:textId="77777777" w:rsidR="0084703E" w:rsidRPr="0084703E" w:rsidRDefault="0084703E" w:rsidP="0084703E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E52BBAB" w14:textId="4D95BC06" w:rsidR="0084703E" w:rsidRPr="0084703E" w:rsidRDefault="0084703E" w:rsidP="0084703E">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the submission </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meets the criteria for a clinical trial, and the study has been registered in a public </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>trials</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> registry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, please provide the registration number. If not applicable, please state “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This submission is not a clinical trial. It has not been registered in a public </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>trials</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> registry.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>”]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1D412A" w14:textId="77777777" w:rsidR="002827B3" w:rsidRDefault="002827B3" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FB64E6" w14:textId="54ECBA78" w:rsidR="00703F97" w:rsidRPr="00703F97" w:rsidRDefault="00703F97" w:rsidP="00DB13F2">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00703F97">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Declaration of Generative AI and AI-Assisted Technologies in the Writing Process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D7A966" w14:textId="05387452" w:rsidR="00DB13F2" w:rsidRDefault="00703F97" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[The use of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6D53">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>generative AI or AI-assisted technologies in the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6D53">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>writing process</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be disclosed, including the extent of use (i.e., whether it was used in the writing process or as a revision tool]  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B8D77B" w14:textId="77777777" w:rsidR="00D404E1" w:rsidRDefault="00D404E1" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADD761B" w14:textId="2CA60274" w:rsidR="0084703E" w:rsidRPr="0084703E" w:rsidRDefault="0084703E" w:rsidP="00047DA0">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Certification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE1EB35" w14:textId="45B31909" w:rsidR="0084703E" w:rsidRDefault="00094872" w:rsidP="0084703E">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0084703E" w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As corresponding author, I certify that the information provided on this form is </w:t>
+      </w:r>
+      <w:r w:rsidR="00D404E1" w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>correct and</w:t>
+      </w:r>
+      <w:r w:rsidR="0084703E" w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been reviewed by each author. Each author has also read the Instructions for Authors, and agrees to follow the policies of </w:t>
+      </w:r>
+      <w:r w:rsidR="0084703E">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACV </w:t>
+      </w:r>
+      <w:r w:rsidR="0084703E" w:rsidRPr="0084703E">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Journal Publications: (Please “sign” electronically by typing your name below)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6851B10E" w14:textId="45F5B7F3" w:rsidR="00047DA0" w:rsidRDefault="00047DA0" w:rsidP="00047DA0">
-[...157 lines deleted...]
-    <w:sectPr w:rsidR="00103658" w:rsidRPr="00103658" w:rsidSect="00047DA0">
+    <w:p w14:paraId="6E61BE6C" w14:textId="49AAA21E" w:rsidR="0084703E" w:rsidRDefault="0084703E" w:rsidP="0084703E">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Electronic Signature: ___________________________.           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Date:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0084703E" w:rsidSect="00047DA0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18215876"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B9C8C60"/>
+    <w:lvl w:ilvl="0" w:tplc="A7F61C38">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359E37FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BD63876"/>
+    <w:lvl w:ilvl="0" w:tplc="77407298">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1055160546">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="201065957">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="115"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="106"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00047DA0"/>
     <w:rsid w:val="00047DA0"/>
+    <w:rsid w:val="00073DAD"/>
+    <w:rsid w:val="00094872"/>
     <w:rsid w:val="000A224B"/>
     <w:rsid w:val="00103658"/>
     <w:rsid w:val="001D4B5F"/>
+    <w:rsid w:val="002827B3"/>
     <w:rsid w:val="00430B0B"/>
     <w:rsid w:val="004F708B"/>
     <w:rsid w:val="005C1EE1"/>
+    <w:rsid w:val="005F0113"/>
+    <w:rsid w:val="00601AAE"/>
     <w:rsid w:val="00637471"/>
+    <w:rsid w:val="00703F97"/>
+    <w:rsid w:val="0084703E"/>
+    <w:rsid w:val="0088392F"/>
     <w:rsid w:val="008F3E2B"/>
     <w:rsid w:val="00915AC1"/>
     <w:rsid w:val="00946D87"/>
+    <w:rsid w:val="00A17520"/>
+    <w:rsid w:val="00AE26E9"/>
     <w:rsid w:val="00B30C21"/>
     <w:rsid w:val="00B41764"/>
     <w:rsid w:val="00CA5D9B"/>
+    <w:rsid w:val="00CB15FF"/>
+    <w:rsid w:val="00D404E1"/>
     <w:rsid w:val="00D7378C"/>
+    <w:rsid w:val="00DB13F2"/>
+    <w:rsid w:val="00E13106"/>
     <w:rsid w:val="00F32272"/>
     <w:rsid w:val="00F73CA1"/>
+    <w:rsid w:val="00F80B54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="73429DAC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BE18CFE9-75B5-9B44-9538-580636D1FEA9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1321,77 +4555,104 @@
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodelinha">
     <w:name w:val="line number"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00047DA0"/>
   </w:style>
+  <w:style w:type="table" w:styleId="TabelacomGrelha">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00703F97"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E13106"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1658654088">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1649,55 +4910,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1296</Characters>
+  <Pages>5</Pages>
+  <Words>1093</Words>
+  <Characters>6289</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>251</Lines>
+  <Paragraphs>85</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1532</CharactersWithSpaces>
+  <CharactersWithSpaces>7297</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frederico Bastos Gonçalves</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>